--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -520,51 +520,51 @@
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fiche RGPD - Gestion des salaires</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Métier: RH</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Généré le: 16/08/2026 14:25</t>
+          <t>Généré le: 15/10/2026 15:08</t>
         </is>
       </c>
     </row>
     <row r="5" ht="25" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>INFORMATIONS GÉNÉRALES DU TRAITEMENT</t>
         </is>
       </c>
       <c r="B5" s="3" t="n"/>
       <c r="C5" s="3" t="n"/>
       <c r="D5" s="3" t="n"/>
       <c r="E5" s="3" t="n"/>
       <c r="F5" s="3" t="n"/>
     </row>
     <row r="6" ht="25" customHeight="1">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Nom du traitement</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Gestion des salaires</t>
         </is>