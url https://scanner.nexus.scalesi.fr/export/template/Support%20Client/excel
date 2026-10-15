--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -512,51 +512,51 @@
   <dimension ref="A1:E79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Template RGPD - Métier: Support Client</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Généré le: 16/08//2026 14:13</t>
+          <t>Généré le: 15/10//2026 15:07</t>
         </is>
       </c>
     </row>
     <row r="4" ht="25" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>INFORMATIONS GÉNÉRALES DU TRAITEMENT</t>
         </is>
       </c>
       <c r="B4" s="3" t="n"/>
       <c r="C4" s="3" t="n"/>
       <c r="D4" s="3" t="n"/>
       <c r="E4" s="3" t="n"/>
     </row>
     <row r="5" ht="25" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Nom du traitement</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr"/>
       <c r="C5" s="3" t="n"/>
       <c r="D5" s="3" t="n"/>
       <c r="E5" s="3" t="n"/>
     </row>